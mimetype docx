--- v0 (2026-08-20)
+++ v1 (2026-09-10)
@@ -9,51 +9,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="4524" w:type="dxa"/>
         <w:tblInd w:w="4531" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="1689"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E4440E" w:rsidRPr="00054CCE" w14:paraId="3F435503" w14:textId="77777777" w:rsidTr="00E30184">
         <w:trPr>
           <w:trHeight w:val="267"/>
         </w:trPr>
         <w:tc>
@@ -3133,51 +3133,51 @@
           <w:p w14:paraId="21BE810E" w14:textId="043B2A27" w:rsidR="00A258B9" w:rsidRPr="00972FD1" w:rsidRDefault="00A258B9" w:rsidP="00A258B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">A controlled exemption is provided for installations where visual traceability is inherently impracticable due to physical design constraints, such as Gas Insulated Substations (GIS) and similar enclosed substation configurations, or due to legacy metering configurations associated with Energy Conversion Agreements (ECA) and other similar pre-WESM arrangements. Such cases shall be subject to determination by the Metering Service </w:t>
             </w:r>
             <w:r w:rsidRPr="00972FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Provider (MSP) to ensure that cable security and metering integrity are maintained.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2469BC39" w14:textId="77777777" w:rsidR="00A258B9" w:rsidRPr="00655A12" w:rsidRDefault="00A258B9" w:rsidP="00A258B9">
+          <w:p w14:paraId="2469BC39" w14:textId="01ECFF50" w:rsidR="00A258B9" w:rsidRPr="00366518" w:rsidRDefault="00A258B9" w:rsidP="00A258B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3312" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07668AC9" w14:textId="77777777" w:rsidR="00A258B9" w:rsidRPr="00655A12" w:rsidRDefault="00A258B9" w:rsidP="00A258B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5474,63 +5474,63 @@
                 <w:iCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:permEnd w:id="457076333"/>
       <w:permEnd w:id="972772488"/>
       <w:permEnd w:id="1003423345"/>
     </w:tbl>
     <w:p w14:paraId="5F6C3D35" w14:textId="77777777" w:rsidR="00431756" w:rsidRDefault="00431756" w:rsidP="00DE0A94"/>
     <w:sectPr w:rsidR="00431756" w:rsidSect="00D76BCA">
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="20160" w:h="12240" w:orient="landscape" w:code="5"/>
       <w:pgMar w:top="1797" w:right="720" w:bottom="1797" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="617E9096" w14:textId="77777777" w:rsidR="001315D6" w:rsidRDefault="001315D6" w:rsidP="00431756">
+    <w:p w14:paraId="490CEAD0" w14:textId="77777777" w:rsidR="00447321" w:rsidRDefault="00447321" w:rsidP="00431756">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22FEF814" w14:textId="77777777" w:rsidR="001315D6" w:rsidRDefault="001315D6" w:rsidP="00431756">
+    <w:p w14:paraId="7C2852D0" w14:textId="77777777" w:rsidR="00447321" w:rsidRDefault="00447321" w:rsidP="00431756">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5544,51 +5544,51 @@
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="645634869"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr>
@@ -5806,51 +5806,51 @@
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00653DDA" w:rsidRPr="000E6B1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1852479319"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1847743854"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr>
@@ -6170,76 +6170,76 @@
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="000E6B1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6551AADE" w14:textId="77777777" w:rsidR="001315D6" w:rsidRDefault="001315D6" w:rsidP="00431756">
+    <w:p w14:paraId="794EB6C7" w14:textId="77777777" w:rsidR="00447321" w:rsidRDefault="00447321" w:rsidP="00431756">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="018A665C" w14:textId="77777777" w:rsidR="001315D6" w:rsidRDefault="001315D6" w:rsidP="00431756">
+    <w:p w14:paraId="77F421AD" w14:textId="77777777" w:rsidR="00447321" w:rsidRDefault="00447321" w:rsidP="00431756">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="14CED918" w14:textId="77777777" w:rsidR="00002D62" w:rsidRPr="007D4A99" w:rsidRDefault="00431756" w:rsidP="004449DA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007D4A99">
       <w:rPr>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-PH"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A71B873" wp14:editId="1501E812">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-448310</wp:posOffset>
@@ -6389,51 +6389,51 @@
   </w:p>
   <w:p w14:paraId="3A4BBD19" w14:textId="77777777" w:rsidR="007D4A99" w:rsidRDefault="007D4A99" w:rsidP="004449DA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="18EA765E" w14:textId="77777777" w:rsidR="007D4A99" w:rsidRPr="007D4A99" w:rsidRDefault="007D4A99" w:rsidP="004449DA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0899F22F" w14:textId="4C5D85C1" w:rsidR="00EE0CC2" w:rsidRDefault="006752FA" w:rsidP="00EE0CC2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007D4A99">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Proposed General Amendments to the WESM Manual on Metering Standards </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="656B29AA" w14:textId="57262557" w:rsidR="00431756" w:rsidRPr="00EE0CC2" w:rsidRDefault="006752FA" w:rsidP="00EE0CC2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
@@ -6442,51 +6442,51 @@
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>and Procedures</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="007D4A99">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>regarding Metering Installation Requirements</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14356878"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1F8EE898"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -7531,134 +7531,139 @@
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="822088106">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1168328014">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1850216635">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2013557947">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="896013934">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="60"/>
   <w:proofState w:spelling="clean"/>
-  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="xDNIH5CsqRtUd88O1SfOVsj7X1paonifLzm1Wae1vG4VUtn90Ct6Y34CEXejs8czxlqRIMSvFZSyCpA7H90qyg==" w:salt="bHFlp7FV/gABoNpPVq4SSA=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="4KDdNUHkoGcHGQeZ/NA0kbaxJfDPgGpS8zv9zQEFRMgj+5z/8AHTfkCe4fRnEd6eJ1tMaV/PH+yTdGPi5SxBmg==" w:salt="3bWD7B6hb6rznOPlM+gPow=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00431756"/>
     <w:rsid w:val="00002D62"/>
     <w:rsid w:val="000439FF"/>
     <w:rsid w:val="00061BDD"/>
     <w:rsid w:val="00065424"/>
+    <w:rsid w:val="000B5B13"/>
     <w:rsid w:val="000E6778"/>
     <w:rsid w:val="000E6B1F"/>
     <w:rsid w:val="001315D6"/>
     <w:rsid w:val="0014232F"/>
     <w:rsid w:val="00182F1B"/>
     <w:rsid w:val="00197014"/>
     <w:rsid w:val="002126D6"/>
     <w:rsid w:val="00214B24"/>
     <w:rsid w:val="0022003D"/>
     <w:rsid w:val="0024784E"/>
     <w:rsid w:val="003148CE"/>
     <w:rsid w:val="00364633"/>
+    <w:rsid w:val="00366518"/>
     <w:rsid w:val="003A4C4C"/>
     <w:rsid w:val="00403524"/>
     <w:rsid w:val="00431756"/>
     <w:rsid w:val="004360DD"/>
     <w:rsid w:val="004449DA"/>
+    <w:rsid w:val="00447321"/>
     <w:rsid w:val="00485423"/>
     <w:rsid w:val="004B4103"/>
     <w:rsid w:val="004C1E11"/>
     <w:rsid w:val="004F595C"/>
     <w:rsid w:val="00511E5C"/>
     <w:rsid w:val="005826BC"/>
     <w:rsid w:val="00590BF3"/>
     <w:rsid w:val="005D237C"/>
     <w:rsid w:val="00653DDA"/>
     <w:rsid w:val="00655A12"/>
     <w:rsid w:val="006752FA"/>
     <w:rsid w:val="006E2007"/>
     <w:rsid w:val="007146F5"/>
     <w:rsid w:val="0074729E"/>
     <w:rsid w:val="007D4A99"/>
     <w:rsid w:val="008B6C82"/>
     <w:rsid w:val="009647B8"/>
     <w:rsid w:val="00972FD1"/>
     <w:rsid w:val="009E6E1B"/>
     <w:rsid w:val="009F4540"/>
     <w:rsid w:val="00A02191"/>
     <w:rsid w:val="00A258B9"/>
     <w:rsid w:val="00A67107"/>
     <w:rsid w:val="00A94CA5"/>
     <w:rsid w:val="00A967E5"/>
     <w:rsid w:val="00B1103A"/>
     <w:rsid w:val="00C33A64"/>
+    <w:rsid w:val="00C43070"/>
     <w:rsid w:val="00CC004F"/>
     <w:rsid w:val="00D03743"/>
     <w:rsid w:val="00D76BCA"/>
     <w:rsid w:val="00DD613D"/>
     <w:rsid w:val="00DE0A94"/>
     <w:rsid w:val="00E3620B"/>
     <w:rsid w:val="00E41BD2"/>
     <w:rsid w:val="00E4440E"/>
     <w:rsid w:val="00E44AAC"/>
     <w:rsid w:val="00EA4D5E"/>
+    <w:rsid w:val="00EB451D"/>
     <w:rsid w:val="00EE0CC2"/>
     <w:rsid w:val="00F4310C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-PH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -9009,50 +9014,92 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="315e7631-a71a-4409-8903-da507b069eba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="98e82c58-eab8-4b82-a6c4-69e75b5ac8eb" xsi:nil="true"/>
+    <SharedWithUsers xmlns="98e82c58-eab8-4b82-a6c4-69e75b5ac8eb">
+      <UserInfo>
+        <DisplayName>Mary Rose L. Bisnar</DisplayName>
+        <AccountId>1419</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>John Eisendel M. Labay</DisplayName>
+        <AccountId>1584</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Divine C. Cruz</DisplayName>
+        <AccountId>12</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Karen A. Varquez</DisplayName>
+        <AccountId>6</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BF9ABAB5EB5BC54EAF45B532F5EE5D9B" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="222804b7873156e1250dd05d8eedd393">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="315e7631-a71a-4409-8903-da507b069eba" xmlns:ns3="98e82c58-eab8-4b82-a6c4-69e75b5ac8eb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="16e4ba2d58e60bd7638443f3c120dff9" ns2:_="" ns3:_="">
     <xsd:import namespace="315e7631-a71a-4409-8903-da507b069eba"/>
     <xsd:import namespace="98e82c58-eab8-4b82-a6c4-69e75b5ac8eb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -9263,145 +9310,103 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE60ACEC-218E-4AC7-B659-D8B345271FF0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="315e7631-a71a-4409-8903-da507b069eba"/>
+    <ds:schemaRef ds:uri="98e82c58-eab8-4b82-a6c4-69e75b5ac8eb"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...29 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D905F97C-F3D2-4B6B-B9E4-7D98D944B789}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB403ED5-D490-41E4-A46F-B4C99B19FEA9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="315e7631-a71a-4409-8903-da507b069eba"/>
     <ds:schemaRef ds:uri="98e82c58-eab8-4b82-a6c4-69e75b5ac8eb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>2492</Words>
-  <Characters>15656</Characters>
+  <Words>2708</Words>
+  <Characters>15440</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>579</Lines>
-  <Paragraphs>216</Paragraphs>
+  <Lines>128</Lines>
+  <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17932</CharactersWithSpaces>
+  <CharactersWithSpaces>18112</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mary Rose L. Bisnar</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BF9ABAB5EB5BC54EAF45B532F5EE5D9B</vt:lpwstr>
   </property>