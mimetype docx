--- v0 (2026-05-20)
+++ v1 (2026-08-18)
@@ -9,51 +9,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7F79E126" w14:textId="77777777" w:rsidR="002126D6" w:rsidRDefault="002126D6"/>
     <w:p w14:paraId="4F9AF963" w14:textId="77777777" w:rsidR="00431756" w:rsidRDefault="00431756"/>
     <w:p w14:paraId="416A3688" w14:textId="77777777" w:rsidR="00431756" w:rsidRDefault="00431756" w:rsidP="00431756">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F75FE1C" w14:textId="77777777" w:rsidR="00431756" w:rsidRDefault="00431756" w:rsidP="00431756">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
@@ -1657,167 +1657,187 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5F6C3D35" w14:textId="77777777" w:rsidR="00431756" w:rsidRDefault="00431756" w:rsidP="00DE0A94"/>
     <w:sectPr w:rsidR="00431756" w:rsidSect="007146F5">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="20160" w:h="12240" w:orient="landscape" w:code="5"/>
       <w:pgMar w:top="1797" w:right="1440" w:bottom="1797" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B633145" w14:textId="77777777" w:rsidR="007146F5" w:rsidRDefault="007146F5" w:rsidP="00431756">
+    <w:p w14:paraId="565065A5" w14:textId="77777777" w:rsidR="00DD613D" w:rsidRDefault="00DD613D" w:rsidP="00431756">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DB3AB7F" w14:textId="77777777" w:rsidR="007146F5" w:rsidRDefault="007146F5" w:rsidP="00431756">
+    <w:p w14:paraId="088CA4BA" w14:textId="77777777" w:rsidR="00DD613D" w:rsidRDefault="00DD613D" w:rsidP="00431756">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="645634869"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:p w14:paraId="7CAD6CE1" w14:textId="248AB799" w:rsidR="00653DDA" w:rsidRPr="000E6B1F" w:rsidRDefault="000E6B1F" w:rsidP="000E6B1F">
+          <w:p w14:paraId="7CAD6CE1" w14:textId="016B3942" w:rsidR="00653DDA" w:rsidRPr="000E6B1F" w:rsidRDefault="000E6B1F" w:rsidP="000E6B1F">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="9360"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6B1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Template version: 25 April 2024 </w:t>
+              <w:t xml:space="preserve">Template version: </w:t>
+            </w:r>
+            <w:r w:rsidR="00A967E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>14 August 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E6B1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
@@ -1963,104 +1983,114 @@
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00653DDA" w:rsidRPr="000E6B1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1852479319"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1847743854"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:p w14:paraId="56C54DEF" w14:textId="77777777" w:rsidR="00E44AAC" w:rsidRPr="000E6B1F" w:rsidRDefault="00E44AAC" w:rsidP="000E6B1F">
+          <w:p w14:paraId="56C54DEF" w14:textId="012A4594" w:rsidR="00E44AAC" w:rsidRPr="000E6B1F" w:rsidRDefault="00E44AAC" w:rsidP="000E6B1F">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="9360"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6B1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Template version: 25 April 2024 </w:t>
+              <w:t xml:space="preserve">Template version: </w:t>
+            </w:r>
+            <w:r w:rsidR="00A967E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>14 August 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
@@ -2317,76 +2347,76 @@
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="000E6B1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D8FE021" w14:textId="77777777" w:rsidR="007146F5" w:rsidRDefault="007146F5" w:rsidP="00431756">
+    <w:p w14:paraId="239AF18E" w14:textId="77777777" w:rsidR="00DD613D" w:rsidRDefault="00DD613D" w:rsidP="00431756">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7574FAA8" w14:textId="77777777" w:rsidR="007146F5" w:rsidRDefault="007146F5" w:rsidP="00431756">
+    <w:p w14:paraId="2EA72127" w14:textId="77777777" w:rsidR="00DD613D" w:rsidRDefault="00DD613D" w:rsidP="00431756">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1C9342A7" w14:textId="17073465" w:rsidR="00431756" w:rsidRDefault="00431756">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00E36623">
       <w:rPr>
         <w:i/>
         <w:noProof/>
         <w:lang w:eastAsia="en-PH"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A71B873" wp14:editId="1501E812">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-448310</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1314449" cy="1593988"/>
           <wp:effectExtent l="0" t="0" r="635" b="6350"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Picture 2" descr="A blue background with yellow letters and a diamond shaped logo&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -2417,61 +2447,61 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="1314449" cy="1593988"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="656B29AA" w14:textId="0F0A9976" w:rsidR="00431756" w:rsidRDefault="00431756">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57302022"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3B42D584"/>
     <w:lvl w:ilvl="0" w:tplc="EAEC2216">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2616,121 +2646,124 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="210851587">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="442917696">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00431756"/>
     <w:rsid w:val="000E6B1F"/>
     <w:rsid w:val="002126D6"/>
     <w:rsid w:val="0022003D"/>
     <w:rsid w:val="0024784E"/>
     <w:rsid w:val="003A4C4C"/>
     <w:rsid w:val="00431756"/>
     <w:rsid w:val="00485423"/>
     <w:rsid w:val="004C1E11"/>
+    <w:rsid w:val="00590BF3"/>
     <w:rsid w:val="00653DDA"/>
     <w:rsid w:val="006E2007"/>
     <w:rsid w:val="007146F5"/>
     <w:rsid w:val="0074729E"/>
+    <w:rsid w:val="00A967E5"/>
     <w:rsid w:val="00C33A64"/>
     <w:rsid w:val="00CC004F"/>
+    <w:rsid w:val="00DD613D"/>
     <w:rsid w:val="00DE0A94"/>
     <w:rsid w:val="00E44AAC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-PH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="13A9ED18"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9D080882-0F89-48C0-8570-D32702542E6D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-PH" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3668,51 +3701,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00431756"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:locked/>
     <w:rsid w:val="00431756"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
@@ -3990,50 +4023,92 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="315e7631-a71a-4409-8903-da507b069eba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="98e82c58-eab8-4b82-a6c4-69e75b5ac8eb" xsi:nil="true"/>
+    <SharedWithUsers xmlns="98e82c58-eab8-4b82-a6c4-69e75b5ac8eb">
+      <UserInfo>
+        <DisplayName>Mary Rose L. Bisnar</DisplayName>
+        <AccountId>1419</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>John Eisendel M. Labay</DisplayName>
+        <AccountId>1584</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Divine C. Cruz</DisplayName>
+        <AccountId>12</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Karen A. Varquez</DisplayName>
+        <AccountId>6</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BF9ABAB5EB5BC54EAF45B532F5EE5D9B" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="222804b7873156e1250dd05d8eedd393">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="315e7631-a71a-4409-8903-da507b069eba" xmlns:ns3="98e82c58-eab8-4b82-a6c4-69e75b5ac8eb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="16e4ba2d58e60bd7638443f3c120dff9" ns2:_="" ns3:_="">
     <xsd:import namespace="315e7631-a71a-4409-8903-da507b069eba"/>
     <xsd:import namespace="98e82c58-eab8-4b82-a6c4-69e75b5ac8eb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -4244,139 +4319,91 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE60ACEC-218E-4AC7-B659-D8B345271FF0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="315e7631-a71a-4409-8903-da507b069eba"/>
+    <ds:schemaRef ds:uri="98e82c58-eab8-4b82-a6c4-69e75b5ac8eb"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...29 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D905F97C-F3D2-4B6B-B9E4-7D98D944B789}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB403ED5-D490-41E4-A46F-B4C99B19FEA9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="315e7631-a71a-4409-8903-da507b069eba"/>
     <ds:schemaRef ds:uri="98e82c58-eab8-4b82-a6c4-69e75b5ac8eb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>189</Words>
   <Characters>1081</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1268</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mary Rose L. Bisnar</dc:creator>
   <cp:keywords/>
   <dc:description/>