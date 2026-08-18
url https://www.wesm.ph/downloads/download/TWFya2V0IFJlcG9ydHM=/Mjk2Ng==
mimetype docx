--- v0 (2026-05-20)
+++ v1 (2026-08-18)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="43DF0556" w14:textId="77777777" w:rsidR="00B07F6A" w:rsidRPr="00C11019" w:rsidRDefault="00B07F6A" w:rsidP="00237B16">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk109232223"/>
     </w:p>
     <w:p w14:paraId="48BF4621" w14:textId="77777777" w:rsidR="00E44AF6" w:rsidRDefault="00E44AF6" w:rsidP="00370B9B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -337,99 +337,99 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5063C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Attention: WESM Governance Committee Secretariat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B6CB80A" w14:textId="77777777" w:rsidR="009E439B" w:rsidRPr="00B5063C" w:rsidRDefault="009E439B" w:rsidP="0085400A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5063C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Philippine Electricity Market Corporation </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44DD4E8B" w14:textId="77777777" w:rsidR="009E439B" w:rsidRPr="00B5063C" w:rsidRDefault="009E439B" w:rsidP="0085400A">
+    <w:p w14:paraId="3AEB33F6" w14:textId="77777777" w:rsidR="001977C4" w:rsidRPr="001977C4" w:rsidRDefault="001977C4" w:rsidP="001977C4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B5063C">
-[...3 lines deleted...]
-        <w:t>18/F Robinsons Equitable Tower</w:t>
+      <w:r w:rsidRPr="001977C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21st and 22nd Floor One Filinvest, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791B0E86" w14:textId="77777777" w:rsidR="009E439B" w:rsidRPr="00B5063C" w:rsidRDefault="009E439B" w:rsidP="0085400A">
+    <w:p w14:paraId="6C352B79" w14:textId="77777777" w:rsidR="001977C4" w:rsidRPr="001977C4" w:rsidRDefault="001977C4" w:rsidP="001977C4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B5063C">
-[...3 lines deleted...]
-        <w:t>ADB Avenue, Ortigas Center</w:t>
+      <w:r w:rsidRPr="001977C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ortigas Avenue cor. ADB Avenue and Sapphire Road, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E091754" w14:textId="77777777" w:rsidR="009E439B" w:rsidRPr="00B5063C" w:rsidRDefault="009E439B" w:rsidP="0085400A">
+    <w:p w14:paraId="72B1C3FA" w14:textId="77777777" w:rsidR="001977C4" w:rsidRDefault="001977C4" w:rsidP="001977C4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B5063C">
-[...3 lines deleted...]
-        <w:t>Pasig City, 1605 Philippines</w:t>
+      <w:r w:rsidRPr="001977C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Ortigas Center, Pasig City</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD0B3AD" w14:textId="0E439EFC" w:rsidR="009E439B" w:rsidRPr="00B5063C" w:rsidRDefault="009E439B" w:rsidP="0085400A">
+    <w:p w14:paraId="5DD0B3AD" w14:textId="5AD684CE" w:rsidR="009E439B" w:rsidRPr="00B5063C" w:rsidRDefault="009E439B" w:rsidP="001977C4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5063C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Email address: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00B5063C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>mag_rrd@wesm.ph</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4FB44B83" w14:textId="77777777" w:rsidR="00031965" w:rsidRPr="00B5063C" w:rsidRDefault="00031965" w:rsidP="00B5063C">
@@ -991,238 +991,235 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9229" w:type="dxa"/>
               <w:tblInd w:w="5" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2410"/>
               <w:gridCol w:w="6819"/>
             </w:tblGrid>
             <w:tr w:rsidR="009E439B" w:rsidRPr="00B5063C" w14:paraId="17044DD9" w14:textId="77777777" w:rsidTr="00AC2219">
               <w:trPr>
                 <w:trHeight w:val="97"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9229" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="284FC34E" w14:textId="77777777" w:rsidR="009E439B" w:rsidRPr="00B5063C" w:rsidRDefault="009E439B" w:rsidP="00B5063C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Proposed Amendments to the </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t>(please tick the box):</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="009E439B" w:rsidRPr="00B5063C" w14:paraId="629F5A6A" w14:textId="77777777" w:rsidTr="00AC2219">
               <w:trPr>
                 <w:trHeight w:val="393"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9229" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="1B2B2E63" w14:textId="77777777" w:rsidR="009E439B" w:rsidRPr="00B5063C" w:rsidRDefault="009E439B" w:rsidP="00B5063C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check2"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00E925D4">
+                  <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidR="00E925D4">
+                  <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> WESM Rules   </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check3"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00E925D4">
+                  <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidR="00E925D4">
+                  <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Retail Rules</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="009E439B" w:rsidRPr="00B5063C" w14:paraId="3CFCC2F0" w14:textId="77777777" w:rsidTr="00AC2219">
               <w:trPr>
                 <w:trHeight w:val="799"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2410" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="165C752B" w14:textId="77777777" w:rsidR="009E439B" w:rsidRPr="00B5063C" w:rsidRDefault="009E439B" w:rsidP="00B5063C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="7407B23B" w14:textId="77777777" w:rsidR="009E439B" w:rsidRPr="00B5063C" w:rsidRDefault="009E439B" w:rsidP="00B5063C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check28"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00E925D4">
+                  <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidR="00E925D4">
+                  <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Market Manual:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6819" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="664D89CD" w14:textId="77777777" w:rsidR="009E439B" w:rsidRPr="00B5063C" w:rsidRDefault="009E439B" w:rsidP="00B5063C">
                   <w:pPr>
@@ -1233,98 +1230,96 @@
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="47AC6DCA" w14:textId="5CA49476" w:rsidR="009E439B" w:rsidRPr="00B5063C" w:rsidRDefault="009E439B" w:rsidP="00B5063C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t>(Title of the Manual, Issue No.)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="009E439B" w:rsidRPr="00B5063C" w14:paraId="483DF213" w14:textId="77777777" w:rsidTr="00AC2219">
               <w:trPr>
                 <w:trHeight w:val="799"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2410" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="47CF41E3" w14:textId="77777777" w:rsidR="009E439B" w:rsidRPr="00B5063C" w:rsidRDefault="009E439B" w:rsidP="00B5063C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="751F6CFD" w14:textId="77777777" w:rsidR="009E439B" w:rsidRPr="00B5063C" w:rsidRDefault="009E439B" w:rsidP="00B5063C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t>Topic:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6819" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="51A529B5" w14:textId="77777777" w:rsidR="009E439B" w:rsidRPr="00B5063C" w:rsidRDefault="009E439B" w:rsidP="00B5063C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="009E439B" w:rsidRPr="00B5063C" w14:paraId="19469B67" w14:textId="77777777" w:rsidTr="00AC2219">
               <w:trPr>
                 <w:trHeight w:val="1860"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9229" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="46AA15CA" w14:textId="77777777" w:rsidR="009E439B" w:rsidRPr="00B5063C" w:rsidRDefault="009E439B" w:rsidP="00B5063C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                     </w:rPr>
                     <w:t>Proposed Classification of Amendments</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> (please tick the box):</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="0612C94B" w14:textId="77777777" w:rsidR="009E439B" w:rsidRPr="00B5063C" w:rsidRDefault="009E439B" w:rsidP="00B5063C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
@@ -1338,146 +1333,146 @@
                     </w:rPr>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check2"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00E925D4">
+                  <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidR="00E925D4">
+                  <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> General  </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check3"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00E925D4">
+                  <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidR="00E925D4">
+                  <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Minor   </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check4"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00E925D4">
+                  <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidR="00E925D4">
+                  <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidRPr="00B5063C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Urgent</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="0A33C106" w14:textId="77777777" w:rsidR="00031965" w:rsidRPr="00B5063C" w:rsidRDefault="00031965" w:rsidP="00B5063C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
@@ -2823,63 +2818,71 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="471" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6080441A" w14:textId="77777777" w:rsidR="00934A53" w:rsidRPr="00403B6F" w:rsidRDefault="00934A53" w:rsidP="00934A53">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00403B6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Section Number of the Provision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1478" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="33C17AA1" w14:textId="77777777" w:rsidR="00934A53" w:rsidRPr="00403B6F" w:rsidRDefault="00934A53" w:rsidP="00934A53">
+          <w:p w14:paraId="2A0C4D56" w14:textId="77777777" w:rsidR="00934A53" w:rsidRDefault="00934A53" w:rsidP="00934A53">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00403B6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Original Provision</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="33C17AA1" w14:textId="77777777" w:rsidR="00DF343F" w:rsidRPr="00DF343F" w:rsidRDefault="00DF343F" w:rsidP="00DF343F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1383" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="208A3C85" w14:textId="77777777" w:rsidR="00934A53" w:rsidRPr="00403B6F" w:rsidRDefault="00934A53" w:rsidP="00934A53">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00403B6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:strike/>
               </w:rPr>
               <w:t xml:space="preserve">Original Provision </w:t>
             </w:r>
             <w:r w:rsidRPr="00403B6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -2950,103 +2953,103 @@
     <w:p w14:paraId="5895B925" w14:textId="37884141" w:rsidR="00EC1504" w:rsidRPr="00C11019" w:rsidRDefault="00EC1504" w:rsidP="00934A53">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EC1504" w:rsidRPr="00C11019" w:rsidSect="005E590C">
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="20160" w:h="12240" w:orient="landscape" w:code="5"/>
       <w:pgMar w:top="1440" w:right="1701" w:bottom="1440" w:left="1077" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2108C9C7" w14:textId="77777777" w:rsidR="005E590C" w:rsidRDefault="005E590C" w:rsidP="00024874">
+    <w:p w14:paraId="195050F0" w14:textId="77777777" w:rsidR="00306332" w:rsidRDefault="00306332" w:rsidP="00024874">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EFB5E57" w14:textId="77777777" w:rsidR="005E590C" w:rsidRDefault="005E590C" w:rsidP="00024874">
+    <w:p w14:paraId="10097F1D" w14:textId="77777777" w:rsidR="00306332" w:rsidRDefault="00306332" w:rsidP="00024874">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="62EF039F" w14:textId="77777777" w:rsidR="005E590C" w:rsidRDefault="005E590C">
+    <w:p w14:paraId="55749E49" w14:textId="77777777" w:rsidR="00306332" w:rsidRDefault="00306332">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
@@ -3055,109 +3058,127 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-865679989"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1880154515"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="0AADC8AB" w14:textId="5C529CDB" w:rsidR="009B3443" w:rsidRDefault="00BB13F7" w:rsidP="00BB13F7">
+          <w:p w14:paraId="0AADC8AB" w14:textId="22A3C555" w:rsidR="009B3443" w:rsidRDefault="00BB13F7" w:rsidP="00BB13F7">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="9360"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00BB13F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Template version: 25 April 202</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Template version: </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF343F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF343F" w:rsidRPr="00BB13F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>August 2026</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:tab/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E925D4">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="009B3443" w:rsidRPr="009B3443">
               <w:rPr>
@@ -3264,95 +3285,114 @@
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="009B3443" w:rsidRPr="009B3443">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1930609997"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="3181100F" w14:textId="132A14E0" w:rsidR="009B3443" w:rsidRDefault="00BB13F7" w:rsidP="00BB13F7">
+          <w:p w14:paraId="3181100F" w14:textId="00DB56E3" w:rsidR="009B3443" w:rsidRDefault="00BB13F7" w:rsidP="00BB13F7">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
             </w:pPr>
             <w:r w:rsidRPr="00BB13F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Template version: 25 April 202</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Template version: </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF343F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB13F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>August 2026</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B3443" w:rsidRPr="009B3443">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidR="009B3443" w:rsidRPr="009B3443">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
@@ -3443,95 +3483,114 @@
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="009B3443" w:rsidRPr="009B3443">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-489104596"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1613816483"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="6C981A9B" w14:textId="4DC0C1F1" w:rsidR="00BB13F7" w:rsidRDefault="00BB13F7" w:rsidP="00BB13F7">
+          <w:p w14:paraId="6C981A9B" w14:textId="54418E03" w:rsidR="00BB13F7" w:rsidRDefault="00BB13F7" w:rsidP="00BB13F7">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
             </w:pPr>
             <w:r w:rsidRPr="00BB13F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Template version: 25 April 202</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Template version: </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF343F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF343F" w:rsidRPr="00BB13F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>August 2026</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
@@ -3650,112 +3709,112 @@
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="009B3443">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66F652F4" w14:textId="77777777" w:rsidR="005E590C" w:rsidRDefault="005E590C" w:rsidP="00024874">
+    <w:p w14:paraId="53F1272E" w14:textId="77777777" w:rsidR="00306332" w:rsidRDefault="00306332" w:rsidP="00024874">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34E12046" w14:textId="77777777" w:rsidR="005E590C" w:rsidRDefault="005E590C" w:rsidP="00024874">
+    <w:p w14:paraId="6AD295D3" w14:textId="77777777" w:rsidR="00306332" w:rsidRDefault="00306332" w:rsidP="00024874">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="02F7C294" w14:textId="77777777" w:rsidR="005E590C" w:rsidRDefault="005E590C">
+    <w:p w14:paraId="17FBF6AD" w14:textId="77777777" w:rsidR="00306332" w:rsidRDefault="00306332">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="70FAC160" w14:textId="3F43BC31" w:rsidR="00AF4221" w:rsidRDefault="00AF4221" w:rsidP="00AC2219">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="240"/>
       <w:ind w:right="826"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="67FAF8A4" w14:textId="7D456ADB" w:rsidR="00AF4221" w:rsidRPr="00C11019" w:rsidRDefault="00AF4221" w:rsidP="00AC2219">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="826"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E36623">
       <w:rPr>
         <w:i/>
         <w:noProof/>
         <w:lang w:eastAsia="en-PH"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E073F26" wp14:editId="0E0CF525">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-459740</wp:posOffset>
@@ -3798,67 +3857,67 @@
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="5BDEE662" w14:textId="61E03FCE" w:rsidR="00AF4221" w:rsidRDefault="00AF4221">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="18F49CCF" w14:textId="660017FA" w:rsidR="00AF4221" w:rsidRPr="00C11019" w:rsidRDefault="00AF4221" w:rsidP="00C11019">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00FD1818"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C4023B84"/>
     <w:lvl w:ilvl="0" w:tplc="E26A8C82">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="34090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -7084,51 +7143,51 @@
   <w:num w:numId="28" w16cid:durableId="1918008513">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1077821466">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1934583611">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1153914440">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="711155418">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1071001495">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="800000322">
     <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -7156,81 +7215,83 @@
     <w:rsid w:val="000A0E75"/>
     <w:rsid w:val="000A5FD7"/>
     <w:rsid w:val="000B09D4"/>
     <w:rsid w:val="000B2D52"/>
     <w:rsid w:val="000C1E8F"/>
     <w:rsid w:val="000C2809"/>
     <w:rsid w:val="000C42B7"/>
     <w:rsid w:val="000C5D69"/>
     <w:rsid w:val="000E1546"/>
     <w:rsid w:val="000F243E"/>
     <w:rsid w:val="000F49A9"/>
     <w:rsid w:val="000F59F7"/>
     <w:rsid w:val="001061E0"/>
     <w:rsid w:val="00122101"/>
     <w:rsid w:val="00123652"/>
     <w:rsid w:val="00123AC6"/>
     <w:rsid w:val="00132A00"/>
     <w:rsid w:val="0013559C"/>
     <w:rsid w:val="00143441"/>
     <w:rsid w:val="00144CEE"/>
     <w:rsid w:val="00152716"/>
     <w:rsid w:val="00171E7E"/>
     <w:rsid w:val="00174CA6"/>
     <w:rsid w:val="00184209"/>
     <w:rsid w:val="00194EF6"/>
+    <w:rsid w:val="001977C4"/>
     <w:rsid w:val="001B6DDE"/>
     <w:rsid w:val="001C1BF1"/>
     <w:rsid w:val="001C2D2F"/>
     <w:rsid w:val="001C7FDF"/>
     <w:rsid w:val="001D057F"/>
     <w:rsid w:val="001D2F43"/>
     <w:rsid w:val="001D6B0E"/>
     <w:rsid w:val="001D73BD"/>
     <w:rsid w:val="001E39DB"/>
     <w:rsid w:val="001E5253"/>
     <w:rsid w:val="0020099D"/>
     <w:rsid w:val="00207B7B"/>
     <w:rsid w:val="002160B3"/>
     <w:rsid w:val="00216796"/>
     <w:rsid w:val="00216F9B"/>
     <w:rsid w:val="0021724C"/>
     <w:rsid w:val="00221EA8"/>
     <w:rsid w:val="00236EDA"/>
     <w:rsid w:val="00237B16"/>
     <w:rsid w:val="00263BB1"/>
     <w:rsid w:val="00286167"/>
     <w:rsid w:val="00292A99"/>
     <w:rsid w:val="002A151F"/>
     <w:rsid w:val="002A2B54"/>
     <w:rsid w:val="002B093F"/>
     <w:rsid w:val="002C0D9B"/>
     <w:rsid w:val="002C4266"/>
     <w:rsid w:val="002E6ACA"/>
     <w:rsid w:val="002F3F43"/>
     <w:rsid w:val="002F75D4"/>
     <w:rsid w:val="002F7CB3"/>
+    <w:rsid w:val="00306332"/>
     <w:rsid w:val="00313A69"/>
     <w:rsid w:val="00324CA4"/>
     <w:rsid w:val="00331125"/>
     <w:rsid w:val="00332A7D"/>
     <w:rsid w:val="003379F7"/>
     <w:rsid w:val="003463BF"/>
     <w:rsid w:val="003470C4"/>
     <w:rsid w:val="00357B95"/>
     <w:rsid w:val="00362C11"/>
     <w:rsid w:val="00362F20"/>
     <w:rsid w:val="0036545C"/>
     <w:rsid w:val="00370B9B"/>
     <w:rsid w:val="00381F20"/>
     <w:rsid w:val="0038630A"/>
     <w:rsid w:val="003922A8"/>
     <w:rsid w:val="003B3237"/>
     <w:rsid w:val="003C2CC8"/>
     <w:rsid w:val="003C5641"/>
     <w:rsid w:val="003C6129"/>
     <w:rsid w:val="003D0692"/>
     <w:rsid w:val="003D3BC2"/>
     <w:rsid w:val="003E15BE"/>
     <w:rsid w:val="003E3100"/>
     <w:rsid w:val="003E3BD3"/>
     <w:rsid w:val="003F342C"/>
@@ -7494,66 +7555,68 @@
     <w:rsid w:val="00D13A94"/>
     <w:rsid w:val="00D2140E"/>
     <w:rsid w:val="00D25C5A"/>
     <w:rsid w:val="00D302F8"/>
     <w:rsid w:val="00D3512E"/>
     <w:rsid w:val="00D366A2"/>
     <w:rsid w:val="00D44070"/>
     <w:rsid w:val="00D45A25"/>
     <w:rsid w:val="00D5474E"/>
     <w:rsid w:val="00D55093"/>
     <w:rsid w:val="00D605B3"/>
     <w:rsid w:val="00D608B8"/>
     <w:rsid w:val="00D62D26"/>
     <w:rsid w:val="00D710D1"/>
     <w:rsid w:val="00D80139"/>
     <w:rsid w:val="00D81068"/>
     <w:rsid w:val="00D8678F"/>
     <w:rsid w:val="00D876D5"/>
     <w:rsid w:val="00DC02EE"/>
     <w:rsid w:val="00DC0354"/>
     <w:rsid w:val="00DD0A4A"/>
     <w:rsid w:val="00DD23AB"/>
     <w:rsid w:val="00DD457E"/>
     <w:rsid w:val="00DD46B3"/>
     <w:rsid w:val="00DD6804"/>
+    <w:rsid w:val="00DF343F"/>
     <w:rsid w:val="00E044AE"/>
     <w:rsid w:val="00E04D42"/>
     <w:rsid w:val="00E10F76"/>
     <w:rsid w:val="00E12DE1"/>
     <w:rsid w:val="00E17377"/>
     <w:rsid w:val="00E177F2"/>
     <w:rsid w:val="00E2770F"/>
     <w:rsid w:val="00E3162E"/>
     <w:rsid w:val="00E36C23"/>
     <w:rsid w:val="00E4408A"/>
     <w:rsid w:val="00E44AF6"/>
     <w:rsid w:val="00E5197E"/>
     <w:rsid w:val="00E713C9"/>
     <w:rsid w:val="00E74FD7"/>
     <w:rsid w:val="00E925D4"/>
     <w:rsid w:val="00EA1798"/>
+    <w:rsid w:val="00EB40D7"/>
     <w:rsid w:val="00EB63CD"/>
     <w:rsid w:val="00EC0390"/>
     <w:rsid w:val="00EC1504"/>
     <w:rsid w:val="00ED3D78"/>
     <w:rsid w:val="00EE6591"/>
     <w:rsid w:val="00EF06FC"/>
     <w:rsid w:val="00EF0EB4"/>
     <w:rsid w:val="00EF34CE"/>
     <w:rsid w:val="00EF38BD"/>
     <w:rsid w:val="00EF3B4D"/>
     <w:rsid w:val="00F057B0"/>
     <w:rsid w:val="00F13B52"/>
     <w:rsid w:val="00F21C84"/>
     <w:rsid w:val="00F27B8E"/>
     <w:rsid w:val="00F27FDC"/>
     <w:rsid w:val="00F3234E"/>
     <w:rsid w:val="00F438E2"/>
     <w:rsid w:val="00F501A3"/>
     <w:rsid w:val="00F554FF"/>
     <w:rsid w:val="00F56B25"/>
     <w:rsid w:val="00F65335"/>
     <w:rsid w:val="00F661BF"/>
     <w:rsid w:val="00F71C27"/>
     <w:rsid w:val="00F75341"/>
     <w:rsid w:val="00F7651F"/>
@@ -7584,51 +7647,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-PH" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0D132443"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A8960376-D518-4229-AD29-B3CFD14EF9C7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-PH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8285,51 +8348,51 @@
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007832D6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:locked/>
     <w:rsid w:val="000203A7"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="766198773">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1024525626">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8632,54 +8695,92 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="315e7631-a71a-4409-8903-da507b069eba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="98e82c58-eab8-4b82-a6c4-69e75b5ac8eb" xsi:nil="true"/>
+    <SharedWithUsers xmlns="98e82c58-eab8-4b82-a6c4-69e75b5ac8eb">
+      <UserInfo>
+        <DisplayName>Mary Rose L. Bisnar</DisplayName>
+        <AccountId>1419</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>John Eisendel M. Labay</DisplayName>
+        <AccountId>1584</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Divine C. Cruz</DisplayName>
+        <AccountId>12</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Karen A. Varquez</DisplayName>
+        <AccountId>6</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BF9ABAB5EB5BC54EAF45B532F5EE5D9B" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="222804b7873156e1250dd05d8eedd393">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="315e7631-a71a-4409-8903-da507b069eba" xmlns:ns3="98e82c58-eab8-4b82-a6c4-69e75b5ac8eb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="16e4ba2d58e60bd7638443f3c120dff9" ns2:_="" ns3:_="">
     <xsd:import namespace="315e7631-a71a-4409-8903-da507b069eba"/>
     <xsd:import namespace="98e82c58-eab8-4b82-a6c4-69e75b5ac8eb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -8890,174 +8991,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...28 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3264385-DDF9-43DB-8D74-60160E498691}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7231361-B201-4908-B55E-A902FCEBCA53}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="315e7631-a71a-4409-8903-da507b069eba"/>
+    <ds:schemaRef ds:uri="98e82c58-eab8-4b82-a6c4-69e75b5ac8eb"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E0D85E7-37F5-4CA1-9F0B-DC883702A1E9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9E9251E-9DB3-4908-9520-D0CE2502984F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="315e7631-a71a-4409-8903-da507b069eba"/>
     <ds:schemaRef ds:uri="98e82c58-eab8-4b82-a6c4-69e75b5ac8eb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E0D85E7-37F5-4CA1-9F0B-DC883702A1E9}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3264385-DDF9-43DB-8D74-60160E498691}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...16 lines deleted...]
-    <ds:schemaRef ds:uri="98e82c58-eab8-4b82-a6c4-69e75b5ac8eb"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>481</Words>
-  <Characters>2743</Characters>
+  <Words>485</Words>
+  <Characters>2767</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
+  <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3218</CharactersWithSpaces>
+  <CharactersWithSpaces>3246</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>3932222</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:mag_rrd@wesm.ph</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>