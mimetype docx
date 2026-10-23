--- v0 (2026-10-01)
+++ v1 (2026-10-23)
@@ -132,67 +132,67 @@
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00474449">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Call for Comments to the</w:t>
       </w:r>
       <w:r w:rsidR="00A14E04" w:rsidRPr="00474449">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Proposed General Amendments to the WESM Rules and Various WESM Manuals on Forecast Accuracy Standards for Scheduled VREs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52CAC773" w14:textId="0868DE31" w:rsidR="00E4440E" w:rsidRPr="00474449" w:rsidRDefault="00EA4D5E" w:rsidP="00205089">
+    <w:p w14:paraId="52CAC773" w14:textId="70824C82" w:rsidR="00E4440E" w:rsidRPr="00474449" w:rsidRDefault="00EA4D5E" w:rsidP="00205089">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00474449">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">(ORCP- </w:t>
+        <w:t>(ORCP-</w:t>
       </w:r>
       <w:r w:rsidR="00530968" w:rsidRPr="00474449">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>WR-</w:t>
       </w:r>
       <w:r w:rsidRPr="00474449">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>WM-26-0</w:t>
       </w:r>
       <w:r w:rsidR="00A14E04" w:rsidRPr="00474449">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
@@ -808,76 +808,97 @@
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7C732467" w14:textId="2B371841" w:rsidR="00121844" w:rsidRPr="00474449" w:rsidRDefault="00403524" w:rsidP="00205089">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00714BE7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Presentation of the Proposed Amendments</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40F9BBFE" w14:textId="42B33AD4" w:rsidR="00121844" w:rsidRPr="00474449" w:rsidRDefault="0016786F" w:rsidP="00205089">
+    <w:p w14:paraId="40F9BBFE" w14:textId="63E936FD" w:rsidR="00121844" w:rsidRPr="00474449" w:rsidRDefault="00E35BF4" w:rsidP="00205089">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="00C334DD">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>RCC decision to reclassify the proposal as General Amendment (</w:t>
+          <w:t xml:space="preserve">PEM Board approved </w:t>
+        </w:r>
+        <w:r w:rsidR="0016786F" w:rsidRPr="00C334DD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>(</w:t>
         </w:r>
         <w:r w:rsidR="00121844" w:rsidRPr="00C334DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>RCC Resolution No. 2026-06)</w:t>
+          <w:t>RCC Resolution No. 2026-06</w:t>
+        </w:r>
+        <w:r w:rsidR="00203C0B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> per PEM Board Approval on 30 September 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="05F547F0" w14:textId="2CC90111" w:rsidR="00403524" w:rsidRPr="00474449" w:rsidRDefault="00403524" w:rsidP="00205089">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="001F7A01">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">RCC Form3_Matrix of Proposed Amendments for Comments - Annexes of this document </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00474449">
@@ -1647,76 +1668,59 @@
           <w:headerReference w:type="default" r:id="rId20"/>
           <w:footerReference w:type="default" r:id="rId21"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1170" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F3B482C" w14:textId="632D2EC3" w:rsidR="00431756" w:rsidRPr="00474449" w:rsidRDefault="00431756" w:rsidP="00156408">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00474449">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Comments to </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">the </w:t>
+        <w:t xml:space="preserve">Comments to the </w:t>
       </w:r>
       <w:r w:rsidR="00156408" w:rsidRPr="00474449">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Proposed</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> General Amendments to the WESM Rules and Various WESM Manuals on Forecast Accuracy Standards for Scheduled VREs</w:t>
+        <w:t xml:space="preserve"> Proposed General Amendments to the WESM Rules and Various WESM Manuals on Forecast Accuracy Standards for Scheduled VREs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="004CB33A" w14:textId="77777777" w:rsidR="00431756" w:rsidRPr="00474449" w:rsidRDefault="00431756" w:rsidP="00431756">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5428" w:type="pct"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3267,67 +3271,51 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47D097AF" w14:textId="77777777" w:rsidR="00057192" w:rsidRPr="00474449" w:rsidRDefault="00057192" w:rsidP="00474449">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1EA44176" w14:textId="2857E280" w:rsidR="00057192" w:rsidRPr="00474449" w:rsidRDefault="00057192" w:rsidP="00474449">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00474449">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">The reference to projected outputs </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> been updated to include market offers as the applicable submission input for </w:t>
+              <w:t xml:space="preserve">The reference to projected outputs have been updated to include market offers as the applicable submission input for </w:t>
             </w:r>
             <w:r w:rsidRPr="00474449">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Intermittent Renewable Energy Resource</w:t>
             </w:r>
             <w:r w:rsidRPr="00474449" w:rsidDel="00D22711">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00474449">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>that opted to be</w:t>
             </w:r>
             <w:r w:rsidRPr="00474449" w:rsidDel="00D22711">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -9993,345 +9981,393 @@
               </w:rPr>
               <w:t>2.5.7.3 (b) (i)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03657E6E" w14:textId="77777777" w:rsidR="007163F0" w:rsidRPr="00153F15" w:rsidRDefault="007163F0" w:rsidP="00512F3F">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00153F15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67AFFD61" w14:textId="77777777" w:rsidR="007163F0" w:rsidRPr="00153F15" w:rsidRDefault="007163F0" w:rsidP="00512F3F">
+          <w:p w14:paraId="67AFFD61" w14:textId="193BFD9E" w:rsidR="007163F0" w:rsidRPr="00153F15" w:rsidRDefault="007F1668" w:rsidP="00512F3F">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="65984DA6" w14:textId="77777777" w:rsidR="007163F0" w:rsidRPr="00153F15" w:rsidRDefault="007163F0" w:rsidP="00512F3F">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>b) xxx</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65984DA6" w14:textId="1A9182B1" w:rsidR="007163F0" w:rsidRPr="00153F15" w:rsidRDefault="007F1668" w:rsidP="00512F3F">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(i</w:t>
+            </w:r>
+            <w:r w:rsidR="007163F0" w:rsidRPr="00153F15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="007163F0" w:rsidRPr="00153F15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>For  its</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="007163F0" w:rsidRPr="00153F15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="007163F0" w:rsidRPr="00153F15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>must-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="007163F0" w:rsidRPr="00153F15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>dispatch  generating</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="007163F0" w:rsidRPr="00153F15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  units</w:t>
+            </w:r>
+            <w:r w:rsidR="007163F0" w:rsidRPr="00153F15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="007163F0" w:rsidRPr="00153F15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the  </w:t>
+            </w:r>
+            <w:r w:rsidR="007163F0" w:rsidRPr="00153F15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Generation</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="007163F0" w:rsidRPr="00153F15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Company </w:t>
+            </w:r>
+            <w:r w:rsidR="007163F0" w:rsidRPr="00153F15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">shall submit </w:t>
+            </w:r>
+            <w:r w:rsidR="007163F0" w:rsidRPr="00153F15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">projected output </w:t>
+            </w:r>
+            <w:r w:rsidR="007163F0" w:rsidRPr="00153F15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to the </w:t>
+            </w:r>
+            <w:r w:rsidR="007163F0" w:rsidRPr="00153F15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Market Operator </w:t>
+            </w:r>
+            <w:r w:rsidR="007163F0" w:rsidRPr="00153F15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>and comply with the applicable forecast accuracy standards; and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D211CF0" w14:textId="59FB3A78" w:rsidR="00E959A0" w:rsidRPr="00153F15" w:rsidRDefault="00E959A0" w:rsidP="00512F3F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>xxx</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EE7CA39" w14:textId="77777777" w:rsidR="007163F0" w:rsidRPr="00153F15" w:rsidRDefault="007163F0" w:rsidP="00512F3F">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00153F15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...85 lines deleted...]
-                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>xxx</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40BA4372" w14:textId="77777777" w:rsidR="007F1668" w:rsidRPr="00153F15" w:rsidRDefault="007F1668" w:rsidP="007F1668">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>b) xxx</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72B79FE5" w14:textId="3CFA4C9F" w:rsidR="007163F0" w:rsidRDefault="007F1668" w:rsidP="00512F3F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>(i</w:t>
+            </w:r>
+            <w:r w:rsidR="007163F0" w:rsidRPr="00153F15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) For its </w:t>
+            </w:r>
+            <w:r w:rsidR="007163F0" w:rsidRPr="00153F15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>must-dispatch generating units</w:t>
+            </w:r>
+            <w:r w:rsidR="007163F0" w:rsidRPr="00153F15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, the </w:t>
+            </w:r>
+            <w:r w:rsidR="007163F0" w:rsidRPr="00153F15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Generation Company </w:t>
+            </w:r>
+            <w:r w:rsidR="007163F0" w:rsidRPr="00153F15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">shall submit </w:t>
             </w:r>
-            <w:r w:rsidRPr="00153F15">
-[...11 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidR="007163F0" w:rsidRPr="00153F15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>projected output</w:t>
+            </w:r>
+            <w:r w:rsidR="007163F0" w:rsidRPr="00153F15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007163F0" w:rsidRPr="00153F15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">to the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00153F15">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidR="007163F0" w:rsidRPr="00153F15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Market Operator </w:t>
             </w:r>
-            <w:r w:rsidRPr="00153F15">
-[...90 lines deleted...]
-            <w:r w:rsidRPr="00153F15">
+            <w:r w:rsidR="007163F0" w:rsidRPr="00153F15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and comply with the applicable forecast accuracy standards. </w:t>
+            </w:r>
+            <w:r w:rsidR="007163F0" w:rsidRPr="00153F15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...26 lines deleted...]
-                <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>For an intermittent renewable energy resource</w:t>
             </w:r>
-            <w:r w:rsidRPr="00153F15">
+            <w:r w:rsidR="007163F0" w:rsidRPr="00153F15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:noBreakHyphen/>
               <w:t>based generating unit that has opted to be classified as scheduled generating unit</w:t>
             </w:r>
-            <w:r w:rsidRPr="00153F15">
+            <w:r w:rsidR="007163F0" w:rsidRPr="00153F15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">, the last tranche of the market offer shall be equal to its </w:t>
             </w:r>
-            <w:r w:rsidRPr="00153F15">
+            <w:r w:rsidR="007163F0" w:rsidRPr="00153F15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>projected output</w:t>
             </w:r>
-            <w:r w:rsidRPr="00153F15">
+            <w:r w:rsidR="007163F0" w:rsidRPr="00153F15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>; and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A5FFB60" w14:textId="58BA1266" w:rsidR="00E959A0" w:rsidRPr="00E959A0" w:rsidRDefault="00E959A0" w:rsidP="00512F3F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>xxx</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F3B8A10" w14:textId="4FF821C6" w:rsidR="007163F0" w:rsidRPr="00153F15" w:rsidRDefault="007163F0" w:rsidP="00512F3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00153F15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sub-item (i) is the FAS track during FCATC/COC-pending status. </w:t>
             </w:r>
             <w:r w:rsidRPr="00153F15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
@@ -10380,64 +10416,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7942A330" w14:textId="77777777" w:rsidR="007163F0" w:rsidRPr="00153F15" w:rsidRDefault="007163F0" w:rsidP="00512F3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:permEnd w:id="349909976"/>
       <w:permEnd w:id="1203256548"/>
       <w:permEnd w:id="603984450"/>
       <w:permEnd w:id="599791027"/>
     </w:tbl>
     <w:p w14:paraId="1D06D2D3" w14:textId="77777777" w:rsidR="005E190C" w:rsidRDefault="005E190C" w:rsidP="00DE0A94">
-      <w:pPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="3528F922" w14:textId="77777777" w:rsidR="00512F3F" w:rsidRPr="00474449" w:rsidRDefault="00512F3F" w:rsidP="00DE0A94">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="19530" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1736"/>
         <w:gridCol w:w="1359"/>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="2880"/>
@@ -11152,52 +11174,59 @@
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">WESM Rules </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">also requires </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">must-dispatch generating units </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
+              <w:t xml:space="preserve">to comply with forecast accuracy standards in </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">to comply with forecast accuracy standards in respect of their </w:t>
+              <w:t xml:space="preserve">respect of their </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>projected outputs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54E36A9B" w14:textId="77777777" w:rsidR="00525A01" w:rsidRPr="00F8710D" w:rsidRDefault="00525A01" w:rsidP="00F8710D">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
@@ -11252,52 +11281,59 @@
               <w:t>must-dispatch generating units</w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:t xml:space="preserve">to comply with forecast accuracy standards in </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">to comply with forecast accuracy standards in respect of their </w:t>
+              <w:t xml:space="preserve">respect of their </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>projected.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> For an intermittent renewable energy resource</w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
@@ -11358,59 +11394,59 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2684" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FF0830B" w14:textId="337D9EEA" w:rsidR="00525A01" w:rsidRPr="00F8710D" w:rsidRDefault="00525A01" w:rsidP="00F8710D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Extended to cover VREs that opted to be classified as scheduled generators. </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reference to </w:t>
+              <w:t xml:space="preserve">Reference to projected outputs supplemented with </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>projected outputs supplemented with market offers, consistent with the distinct submission mechanism applicable to VREs as scheduled.</w:t>
+              <w:t>market offers, consistent with the distinct submission mechanism applicable to VREs as scheduled.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2412" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18DFF858" w14:textId="77777777" w:rsidR="00525A01" w:rsidRPr="00F8710D" w:rsidRDefault="00525A01" w:rsidP="00F8710D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6346F60C" w14:textId="77777777" w:rsidR="00525A01" w:rsidRPr="00F8710D" w:rsidRDefault="00525A01" w:rsidP="00F8710D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -11565,52 +11601,61 @@
               <w:t xml:space="preserve">for its </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">must- dispatch generating unit </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">shall comply with the </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
+              <w:t xml:space="preserve">forecast accuracy </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">forecast accuracy standards </w:t>
+              <w:t xml:space="preserve">standards </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">in respect of its </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>projected outputs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="208D5BA3" w14:textId="77777777" w:rsidR="00525A01" w:rsidRPr="00F8710D" w:rsidRDefault="00525A01" w:rsidP="00F8710D">
             <w:pPr>
@@ -11674,66 +11719,74 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">for its </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>must- dispatch generating unit</w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">, shall comply with the </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
+              <w:t>forecast accuracy standards</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in respect of its</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>forecast accuracy standards</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> projected outputs</w:t>
+              <w:t>projected outputs</w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>For an intermittent renewable energy resource</w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:noBreakHyphen/>
               <w:t>based generating unit that has opted to be classified as scheduled generating unit</w:t>
@@ -12154,71 +12207,71 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">with respect to its </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>projected outputs</w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">For an intermittent </w:t>
+              <w:t>For an intermittent renewable energy resource</w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
+              <w:noBreakHyphen/>
+              <w:t xml:space="preserve">based </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>renewable energy resource</w:t>
-[...9 lines deleted...]
-              <w:t>based generating unit that has opted to be classified as scheduled generating unit</w:t>
+              <w:t>generating unit that has opted to be classified as scheduled generating unit</w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">, the last tranche of the market offer shall be equal to its </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>projected output</w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>.</w:t>
@@ -12606,219 +12659,182 @@
               <w:t xml:space="preserve">This </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Market Manual </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">shall provide the equations that will be used in determining the compliance of </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>must-</w:t>
-[...5 lines deleted...]
-                <w:iCs/>
+              <w:t xml:space="preserve">must-dispatch generating units </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">dispatch generating units </w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>with the forecast accuracy standards.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A584E5B" w14:textId="700E29C8" w:rsidR="00525A01" w:rsidRPr="00F8710D" w:rsidRDefault="00525A01" w:rsidP="00F8710D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">This </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Market Manual </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">shall provide the equations that will be used in determining the compliance of </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>must-</w:t>
-[...6 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:t>must-dispatch generating units</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or an intermittent </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>dispatch generating units</w:t>
+              <w:t>renewable energy resource</w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...25 lines deleted...]
-                <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:noBreakHyphen/>
-              <w:t>based generating units</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> that opted to be classified as scheduled generating unit</w:t>
+              <w:t>based generating units that opted to be classified as scheduled generating unit</w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> with the</w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> forecast accuracy standards</w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2684" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28C2F631" w14:textId="6A65C222" w:rsidR="00525A01" w:rsidRPr="00F8710D" w:rsidRDefault="00525A01" w:rsidP="00F8710D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Purpose statement extended to cover VREs that opted to be </w:t>
-[...7 lines deleted...]
-              <w:t>classified as scheduled generators.</w:t>
+              <w:t>Purpose statement extended to cover VREs that opted to be classified as scheduled generators.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2412" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A6B7676" w14:textId="77777777" w:rsidR="00525A01" w:rsidRPr="00F8710D" w:rsidRDefault="00525A01" w:rsidP="00F8710D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67AC83B4" w14:textId="77777777" w:rsidR="00525A01" w:rsidRPr="00F8710D" w:rsidRDefault="00525A01" w:rsidP="00F8710D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -13238,81 +13254,84 @@
           <w:p w14:paraId="3D9F6E13" w14:textId="4BB9A6FE" w:rsidR="00525A01" w:rsidRPr="00F8710D" w:rsidRDefault="00525A01" w:rsidP="00F8710D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">This Market Manual </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:strike/>
               </w:rPr>
               <w:t>only</w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> provides the standards and procedures for must-</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve"> provides the standards and procedures for must-dispatch generating units </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">intermittent </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">dispatch generating units </w:t>
-[...22 lines deleted...]
-              <w:t>intermittent renewable energy resource</w:t>
+              <w:t>renewable energy resource</w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:noBreakHyphen/>
               <w:t>based generating units that opted to be classified as scheduled generating units</w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">registered in the </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
@@ -13326,59 +13345,59 @@
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2684" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="284EA61F" w14:textId="2C484647" w:rsidR="00525A01" w:rsidRPr="00F8710D" w:rsidRDefault="00525A01" w:rsidP="00F8710D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Scope extended to include VREs that opted to be classified as </w:t>
+              <w:t xml:space="preserve">Scope extended to include VREs that opted to be classified as scheduled generators as the second population </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>scheduled generators as the second population subject to FAS monitoring.</w:t>
+              <w:t>subject to FAS monitoring.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2412" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C47B738" w14:textId="77777777" w:rsidR="00525A01" w:rsidRPr="00F8710D" w:rsidRDefault="00525A01" w:rsidP="00F8710D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="164CD5E2" w14:textId="77777777" w:rsidR="00525A01" w:rsidRPr="00F8710D" w:rsidRDefault="00525A01" w:rsidP="00F8710D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -13719,177 +13738,197 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29C7111F" w14:textId="708213FD" w:rsidR="00525A01" w:rsidRPr="00F8710D" w:rsidRDefault="00525A01" w:rsidP="00F8710D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:permStart w:id="513083793" w:edGrp="everyone" w:colFirst="5" w:colLast="5"/>
             <w:permStart w:id="1265137203" w:edGrp="everyone" w:colFirst="6" w:colLast="6"/>
             <w:permStart w:id="439625710" w:edGrp="everyone" w:colFirst="7" w:colLast="7"/>
             <w:permStart w:id="729689385" w:edGrp="everyone" w:colFirst="8" w:colLast="8"/>
             <w:permEnd w:id="248469519"/>
             <w:permEnd w:id="1551976051"/>
             <w:permEnd w:id="257953666"/>
             <w:permEnd w:id="937648689"/>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
+              <w:t xml:space="preserve">2.1 Definition </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1359" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54E8946C" w14:textId="4945B444" w:rsidR="00525A01" w:rsidRPr="00F8710D" w:rsidRDefault="00525A01" w:rsidP="00F8710D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2.1.2(a)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12216927" w14:textId="77777777" w:rsidR="00525A01" w:rsidRPr="00F8710D" w:rsidRDefault="00525A01" w:rsidP="00F8710D">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expansion Unit. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">It shall refer to the expanded capacity of a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>must-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">2.1 Definition </w:t>
-[...20 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">dispatch generating unit </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">which may be built in phases and designed to utilize the same plant substation and revenue meter being used by the existing capacity unit. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7992DBFB" w14:textId="77777777" w:rsidR="00525A01" w:rsidRPr="00F8710D" w:rsidRDefault="00525A01" w:rsidP="00F8710D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12216927" w14:textId="77777777" w:rsidR="00525A01" w:rsidRPr="00F8710D" w:rsidRDefault="00525A01" w:rsidP="00F8710D">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="120E29D7" w14:textId="26CBA57B" w:rsidR="00525A01" w:rsidRPr="00F8710D" w:rsidRDefault="00525A01" w:rsidP="00F8710D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">a) </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Expansion Unit. </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">It shall refer to the expanded capacity of a </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">must-dispatch generating unit </w:t>
-[...58 lines deleted...]
-              <w:t>must-dispatch generating unit</w:t>
+              <w:t>must-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>dispatch generating unit</w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">or </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>an intermittent renewable energy resource</w:t>
@@ -13905,51 +13944,60 @@
               <w:t>based generating unit that opted to be classified as scheduled generating unit</w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> which may be built in phases and designed to utilize the same plant substation and revenue meter being used by the existing capacity unit.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2684" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4467E81C" w14:textId="6D982EE1" w:rsidR="00525A01" w:rsidRPr="00F8710D" w:rsidRDefault="00525A01" w:rsidP="00F8710D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Extended to cover VREs that opted to be classified as scheduled generators, ensuring expansion capacity of VREs that have elected scheduled status is treated consistently under Section 4.2.8.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Extended to cover VREs that opted to be classified as scheduled </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>generators, ensuring expansion capacity of VREs that have elected scheduled status is treated consistently under Section 4.2.8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2412" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61404D31" w14:textId="77777777" w:rsidR="00525A01" w:rsidRPr="00F8710D" w:rsidRDefault="00525A01" w:rsidP="00F8710D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7ADE3487" w14:textId="77777777" w:rsidR="00525A01" w:rsidRPr="00F8710D" w:rsidRDefault="00525A01" w:rsidP="00F8710D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -14094,208 +14142,203 @@
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">metered quantity </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">over a </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">billing period </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">as dependable capacity and </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">as dependable capacity and calculated in accordance with Section 4.2.3. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="281E01A1" w14:textId="77777777" w:rsidR="00525A01" w:rsidRPr="00F8710D" w:rsidRDefault="00525A01" w:rsidP="00F8710D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22313324" w14:textId="2F48CFB4" w:rsidR="00525A01" w:rsidRPr="00F8710D" w:rsidRDefault="00525A01" w:rsidP="00F8710D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forecast Percentage Error (FPE). </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Error (in %) of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">projected output </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">submitted by a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>must-dispatch generating unit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">with respect to its maximum metered quantity over a billing period as dependable capacity and calculated in accordance with Section 4.2.3. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>For an intermittent renewable energy resource</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:noBreakHyphen/>
+              <w:t xml:space="preserve">based </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">calculated in accordance with Section 4.2.3. </w:t>
-[...18 lines deleted...]
-                <w:b/>
+              <w:t>generating unit that has opted to be classified as scheduled generating unit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, RTD Schedule shall replace the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>projected output</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5483A1A7" w14:textId="1754F9A5" w:rsidR="00525A01" w:rsidRPr="00F8710D" w:rsidRDefault="00525A01" w:rsidP="00F8710D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">c) </w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">with respect to its maximum metered quantity over a billing period as dependable capacity and calculated in accordance </w:t>
+              <w:t xml:space="preserve">FPE definition extended to cover VREs that opted to be classified as scheduled generators. Without this update, FPE — and therefore MAPE and Perc95 — cannot be validly calculated for VREs as scheduled, rendering the FAS obligation unenforceable. The definition carries through all provisions </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">with Section 4.2.3. </w:t>
-[...69 lines deleted...]
-              <w:t>obligation unenforceable. The definition carries through all provisions that reference FPE, including Sections 4.2.1, 4.2.2, 4.2.3, 4.2.5, 4.2.6, and 4.2.7 where the projected output shall be equal to the RTD Schedule.</w:t>
+              <w:t>that reference FPE, including Sections 4.2.1, 4.2.2, 4.2.3, 4.2.5, 4.2.6, and 4.2.7 where the projected output shall be equal to the RTD Schedule.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2412" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58DD58A3" w14:textId="77777777" w:rsidR="00525A01" w:rsidRPr="00F8710D" w:rsidRDefault="00525A01" w:rsidP="00F8710D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E9E3E4E" w14:textId="77777777" w:rsidR="00525A01" w:rsidRPr="00F8710D" w:rsidRDefault="00525A01" w:rsidP="00F8710D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -14770,90 +14813,83 @@
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Estimated </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">generation </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">of a </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">must-dispatch generating </w:t>
-[...4 lines deleted...]
-                <w:i/>
+              <w:t xml:space="preserve">must-dispatch generating unit </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">over a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">dispatch interval </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">based on its submitted </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">projected output </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">unit </w:t>
-[...30 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">assuming linear ramping calculated in accordance with Section 4.2.4. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21AFFFE7" w14:textId="77777777" w:rsidR="00FA737B" w:rsidRPr="00F8710D" w:rsidRDefault="00FA737B" w:rsidP="00FA737B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77F90F11" w14:textId="7592CBDF" w:rsidR="00FA737B" w:rsidRPr="00F8710D" w:rsidRDefault="00FA737B" w:rsidP="00FA737B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -14870,90 +14906,83 @@
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Estimated </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">generation </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">of a </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">must-dispatch generating </w:t>
-[...4 lines deleted...]
-                <w:i/>
+              <w:t xml:space="preserve">must-dispatch generating unit </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">over a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">dispatch interval </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">based on its submitted </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">projected output </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">unit </w:t>
-[...30 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">assuming linear ramping calculated in accordance with Section 4.2.4. </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>For an intermittent renewable energy resource</w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:noBreakHyphen/>
               <w:t>based generating unit that has opted to be classified as scheduled generating unit</w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -14973,58 +15002,58 @@
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2684" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28C3EA53" w14:textId="1BA4256C" w:rsidR="00FA737B" w:rsidRPr="00F8710D" w:rsidRDefault="00FA737B" w:rsidP="00FA737B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Redefined to cover both populations. The distinction between </w:t>
+              <w:t xml:space="preserve">Redefined to cover both populations. The distinction between projected output (must-dispatch) and offered quantity (VREs as </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>projected output (must-dispatch) and offered quantity (VREs as scheduled) is stated within the definition. This single redefinition carries through all provisions referencing Projected Quantity, including Sections 4.2.3, 4.2.5, 4.2.6, and 4.2.7, eliminating the need for separate formula sub-clauses.</w:t>
+              <w:t>scheduled) is stated within the definition. This single redefinition carries through all provisions referencing Projected Quantity, including Sections 4.2.3, 4.2.5, 4.2.6, and 4.2.7, eliminating the need for separate formula sub-clauses.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2412" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F014266" w14:textId="77777777" w:rsidR="00FA737B" w:rsidRPr="00F8710D" w:rsidRDefault="00FA737B" w:rsidP="00FA737B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E5D317F" w14:textId="77777777" w:rsidR="00FA737B" w:rsidRPr="00F8710D" w:rsidRDefault="00FA737B" w:rsidP="00FA737B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -15211,51 +15240,59 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Enforcement and Compliance Office </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">shall, for this purpose, establish a detailed process or procedure of compliance monitoring and assessment and prescribe a reply format or template that may be accomplished by the </w:t>
+              <w:t xml:space="preserve">shall, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">for this purpose, establish a detailed process or procedure of compliance monitoring and assessment and prescribe a reply format or template that may be accomplished by the </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Generation Company </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>as part of the monitoring process.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45620D12" w14:textId="77777777" w:rsidR="00FA737B" w:rsidRPr="00F8710D" w:rsidRDefault="00FA737B" w:rsidP="00FA737B">
             <w:pPr>
@@ -15322,67 +15359,64 @@
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>or intermittent renewable energy resource</w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:noBreakHyphen/>
-              <w:t xml:space="preserve">based generating unit that opted to be classified as scheduled generating </w:t>
-[...6 lines deleted...]
-                <w:u w:val="single"/>
+              <w:t>based generating unit that opted to be classified as scheduled generating unit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on a monthly and annual basis in accordance with the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>unit</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> on a monthly and annual basis in accordance with the procedures set forth in Section 4.4 hereof. </w:t>
+              <w:t xml:space="preserve">procedures set forth in Section 4.4 hereof. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D9C503E" w14:textId="77777777" w:rsidR="00FA737B" w:rsidRPr="00F8710D" w:rsidRDefault="00FA737B" w:rsidP="00FA737B">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6815B244" w14:textId="50BF3928" w:rsidR="00FA737B" w:rsidRPr="00F8710D" w:rsidRDefault="00FA737B" w:rsidP="00FA737B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
@@ -15614,84 +15648,86 @@
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">ERC, </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">and the </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">DOE </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">its evaluation on the annual compliance of </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">its evaluation on the annual compliance of each </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">must-dispatch generating unit </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">forecast accuracy </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">each </w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">forecast accuracy standards </w:t>
+              <w:t xml:space="preserve">standards </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>as set forth in Section 4.4.6 of this Manual.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F690D06" w14:textId="569A751D" w:rsidR="00FA737B" w:rsidRPr="00F8710D" w:rsidRDefault="00FA737B" w:rsidP="00FA737B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -15744,75 +15780,78 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">ERC, </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">and the </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">DOE </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">its evaluation on the annual compliance of </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">its evaluation on the annual compliance of each </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">must-dispatch generating unit </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or intermittent renewable </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8710D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">each </w:t>
-[...16 lines deleted...]
-              <w:t>or intermittent renewable energy resource</w:t>
+              <w:t>energy resource</w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:noBreakHyphen/>
               <w:t>based generating unit that opted to be classified as scheduled generating unit</w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> to the </w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">forecast accuracy standards </w:t>
             </w:r>
@@ -16015,67 +16054,51 @@
               <w:t>based generating unit that opted to be classified as scheduled generating unit</w:t>
             </w:r>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> in accordance with the WESM Rules and the Grid Code.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2684" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61E3FEB5" w14:textId="16C8D01A" w:rsidR="00FA737B" w:rsidRPr="00F8710D" w:rsidRDefault="00FA737B" w:rsidP="00FA737B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F8710D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extended to VREs that opted to be classified as scheduled generators. </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> output restriction advisory is relevant to both populations for purposes of the exclusion provisions under Section 4.3(b).</w:t>
+              <w:t>Extended to VREs that opted to be classified as scheduled generators. SO output restriction advisory is relevant to both populations for purposes of the exclusion provisions under Section 4.3(b).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2412" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02AF3EFF" w14:textId="77777777" w:rsidR="00FA737B" w:rsidRPr="00F8710D" w:rsidRDefault="00FA737B" w:rsidP="00FA737B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18107CEE" w14:textId="77777777" w:rsidR="00FA737B" w:rsidRPr="00F8710D" w:rsidRDefault="00FA737B" w:rsidP="00FA737B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -19641,61 +19664,61 @@
       <w:permEnd w:id="2094159363"/>
       <w:permEnd w:id="2067612559"/>
     </w:tbl>
     <w:p w14:paraId="659D7A1B" w14:textId="77777777" w:rsidR="005E190C" w:rsidRPr="00474449" w:rsidRDefault="005E190C" w:rsidP="00DE0A94">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005E190C" w:rsidRPr="00474449" w:rsidSect="00D76BCA">
       <w:headerReference w:type="default" r:id="rId22"/>
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:pgSz w:w="20160" w:h="12240" w:orient="landscape" w:code="5"/>
       <w:pgMar w:top="1797" w:right="720" w:bottom="1797" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06845405" w14:textId="77777777" w:rsidR="002C362E" w:rsidRDefault="002C362E" w:rsidP="00431756">
+    <w:p w14:paraId="3565ADE8" w14:textId="77777777" w:rsidR="00E76C17" w:rsidRDefault="00E76C17" w:rsidP="00431756">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69A08DCC" w14:textId="77777777" w:rsidR="002C362E" w:rsidRDefault="002C362E" w:rsidP="00431756">
+    <w:p w14:paraId="1952009F" w14:textId="77777777" w:rsidR="00E76C17" w:rsidRDefault="00E76C17" w:rsidP="00431756">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -20344,85 +20367,87 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="000E6B1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53A12695" w14:textId="77777777" w:rsidR="002C362E" w:rsidRDefault="002C362E" w:rsidP="00431756">
+    <w:p w14:paraId="02563572" w14:textId="77777777" w:rsidR="00E76C17" w:rsidRDefault="00E76C17" w:rsidP="00431756">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2CEE62C0" w14:textId="77777777" w:rsidR="002C362E" w:rsidRDefault="002C362E" w:rsidP="00431756">
+    <w:p w14:paraId="68C027A3" w14:textId="77777777" w:rsidR="00E76C17" w:rsidRDefault="00E76C17" w:rsidP="00431756">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7FD566BA" w14:textId="77777777" w:rsidR="00156408" w:rsidRDefault="00431756" w:rsidP="00156408">
+  <w:p w14:paraId="7FD566BA" w14:textId="77777777" w:rsidR="00156408" w:rsidRPr="00DA32B3" w:rsidRDefault="00431756" w:rsidP="00156408">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="007D4A99">
+    <w:r w:rsidRPr="00DA32B3">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-PH"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A71B873" wp14:editId="1501E812">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-448310</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1314449" cy="1593988"/>
           <wp:effectExtent l="0" t="0" r="635" b="6350"/>
           <wp:wrapNone/>
           <wp:docPr id="21939563" name="Picture 21939563" descr="A blue background with yellow letters and a diamond shaped logo&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -20444,192 +20469,195 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1314449" cy="1593988"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="004449DA" w:rsidRPr="007D4A99">
+    <w:r w:rsidR="004449DA" w:rsidRPr="00DA32B3">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00156408" w:rsidRPr="00156408">
+    <w:r w:rsidR="00156408" w:rsidRPr="00DA32B3">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">Proposed </w:t>
-[...13 lines deleted...]
-      <w:t xml:space="preserve"> Amendments to the </w:t>
+      <w:t xml:space="preserve">Proposed General Amendments to the </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="407208DC" w14:textId="77777777" w:rsidR="00156408" w:rsidRDefault="00156408" w:rsidP="00156408">
+  <w:p w14:paraId="407208DC" w14:textId="77777777" w:rsidR="00156408" w:rsidRPr="00DA32B3" w:rsidRDefault="00156408" w:rsidP="00156408">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00156408">
+    <w:r w:rsidRPr="00DA32B3">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">WESM Rules and Various WESM Manuals on </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1C9342A7" w14:textId="3EAE514F" w:rsidR="00431756" w:rsidRDefault="00156408" w:rsidP="00156408">
+  <w:p w14:paraId="1C9342A7" w14:textId="3EAE514F" w:rsidR="00431756" w:rsidRPr="00DA32B3" w:rsidRDefault="00156408" w:rsidP="00156408">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00156408">
+    <w:r w:rsidRPr="00DA32B3">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Forecast Accuracy Standards for Scheduled VREs</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="73C60145" w14:textId="77777777" w:rsidR="007D4A99" w:rsidRDefault="007D4A99" w:rsidP="004449DA">
+  <w:p w14:paraId="73C60145" w14:textId="77777777" w:rsidR="007D4A99" w:rsidRPr="00DA32B3" w:rsidRDefault="007D4A99" w:rsidP="004449DA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="39B31AA6" w14:textId="77777777" w:rsidR="007D4A99" w:rsidRDefault="007D4A99" w:rsidP="004449DA">
+  <w:p w14:paraId="39B31AA6" w14:textId="77777777" w:rsidR="007D4A99" w:rsidRPr="00DA32B3" w:rsidRDefault="007D4A99" w:rsidP="004449DA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="7FE970F6" w14:textId="77777777" w:rsidR="007D4A99" w:rsidRDefault="007D4A99" w:rsidP="004449DA">
+  <w:p w14:paraId="7FE970F6" w14:textId="77777777" w:rsidR="007D4A99" w:rsidRPr="00DA32B3" w:rsidRDefault="007D4A99" w:rsidP="004449DA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="37CFF4A0" w14:textId="77777777" w:rsidR="00156408" w:rsidRDefault="00156408" w:rsidP="004449DA">
+  <w:p w14:paraId="37CFF4A0" w14:textId="77777777" w:rsidR="00156408" w:rsidRPr="00DA32B3" w:rsidRDefault="00156408" w:rsidP="004449DA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="18EA765E" w14:textId="77777777" w:rsidR="007D4A99" w:rsidRPr="007D4A99" w:rsidRDefault="007D4A99" w:rsidP="004449DA">
+  <w:p w14:paraId="18EA765E" w14:textId="77777777" w:rsidR="007D4A99" w:rsidRPr="00DA32B3" w:rsidRDefault="007D4A99" w:rsidP="004449DA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="45589981" w14:textId="77777777" w:rsidR="00156408" w:rsidRDefault="00156408" w:rsidP="00156408">
+  <w:p w14:paraId="45589981" w14:textId="77777777" w:rsidR="00156408" w:rsidRPr="00DA32B3" w:rsidRDefault="00156408" w:rsidP="00156408">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00156408">
+    <w:r w:rsidRPr="00DA32B3">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Proposed General Amendments to the WESM Rules and Various WESM </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="656B29AA" w14:textId="589BBB0A" w:rsidR="00431756" w:rsidRPr="00156408" w:rsidRDefault="00156408" w:rsidP="00156408">
+  <w:p w14:paraId="656B29AA" w14:textId="589BBB0A" w:rsidR="00431756" w:rsidRPr="00DA32B3" w:rsidRDefault="00156408" w:rsidP="00156408">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00156408">
+    <w:r w:rsidRPr="00DA32B3">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Manuals on Forecast Accuracy Standards for Scheduled VREs</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14356878"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1F8EE898"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
@@ -21919,224 +21947,237 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1850216635">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2013557947">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="896013934">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1405880696">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1415855933">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="UHtcFdrCOOOs+WIvB9Ft7+zgUOL49Zwg1dwiNVB8nYCz7nBnmG2A4QwMSrk3Fo0DnojfPY0qMjTrryVuui8B3A==" w:salt="xPTyjsFD5r3/HVrhPMJigw=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="/i/xeVxmZqr4x/6hBV2atdqE4jbhSQKYVrAeUQ7ZbxiFiilUiKq1Q8FXBIkEWc7gHV8lYFW7WFX0yjQHom4ofA==" w:salt="GaT0hjvJj5qivjigeeh2xA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00431756"/>
     <w:rsid w:val="00002D62"/>
     <w:rsid w:val="000054C8"/>
     <w:rsid w:val="00012AC8"/>
     <w:rsid w:val="000301DB"/>
     <w:rsid w:val="00031339"/>
     <w:rsid w:val="00034D8E"/>
     <w:rsid w:val="0003699D"/>
     <w:rsid w:val="000439FF"/>
     <w:rsid w:val="00057192"/>
     <w:rsid w:val="00061BDD"/>
     <w:rsid w:val="00063013"/>
     <w:rsid w:val="00065109"/>
     <w:rsid w:val="00065424"/>
     <w:rsid w:val="00072984"/>
     <w:rsid w:val="00095188"/>
     <w:rsid w:val="000B5B13"/>
     <w:rsid w:val="000E6778"/>
     <w:rsid w:val="000E6B1F"/>
     <w:rsid w:val="00111684"/>
     <w:rsid w:val="001139FC"/>
     <w:rsid w:val="001175F8"/>
     <w:rsid w:val="00121844"/>
     <w:rsid w:val="001315D6"/>
+    <w:rsid w:val="00141C36"/>
     <w:rsid w:val="0014232F"/>
     <w:rsid w:val="00153F15"/>
     <w:rsid w:val="00156408"/>
     <w:rsid w:val="0016786F"/>
     <w:rsid w:val="00181A42"/>
     <w:rsid w:val="00182F1B"/>
     <w:rsid w:val="00185BF6"/>
     <w:rsid w:val="00197014"/>
     <w:rsid w:val="001B2522"/>
     <w:rsid w:val="001B406E"/>
     <w:rsid w:val="001B71BD"/>
     <w:rsid w:val="001C7441"/>
     <w:rsid w:val="001F7A01"/>
+    <w:rsid w:val="00203C0B"/>
     <w:rsid w:val="00205089"/>
     <w:rsid w:val="002126D6"/>
     <w:rsid w:val="00214B24"/>
     <w:rsid w:val="0022003D"/>
     <w:rsid w:val="0024784E"/>
     <w:rsid w:val="00250819"/>
     <w:rsid w:val="00281C7B"/>
     <w:rsid w:val="002A065C"/>
     <w:rsid w:val="002A4570"/>
     <w:rsid w:val="002B3DD3"/>
     <w:rsid w:val="002B7B6E"/>
     <w:rsid w:val="002C362E"/>
     <w:rsid w:val="002D0890"/>
     <w:rsid w:val="002F21D4"/>
     <w:rsid w:val="00310C1B"/>
     <w:rsid w:val="003148CE"/>
     <w:rsid w:val="00364633"/>
     <w:rsid w:val="00366518"/>
     <w:rsid w:val="00381D20"/>
     <w:rsid w:val="00386A78"/>
     <w:rsid w:val="003A4C4C"/>
     <w:rsid w:val="003C6432"/>
     <w:rsid w:val="00403524"/>
+    <w:rsid w:val="00411EC0"/>
     <w:rsid w:val="0042268E"/>
     <w:rsid w:val="00431756"/>
     <w:rsid w:val="004317FA"/>
     <w:rsid w:val="004360DD"/>
     <w:rsid w:val="004449DA"/>
     <w:rsid w:val="00447321"/>
     <w:rsid w:val="00474449"/>
     <w:rsid w:val="00485423"/>
     <w:rsid w:val="004B4103"/>
     <w:rsid w:val="004C1E11"/>
     <w:rsid w:val="004C6C91"/>
     <w:rsid w:val="004D3A4C"/>
     <w:rsid w:val="004F595C"/>
     <w:rsid w:val="00511E5C"/>
     <w:rsid w:val="00512F3F"/>
     <w:rsid w:val="00525A01"/>
     <w:rsid w:val="00530968"/>
     <w:rsid w:val="005548A3"/>
+    <w:rsid w:val="00562B1A"/>
     <w:rsid w:val="005826BC"/>
     <w:rsid w:val="00590BF3"/>
     <w:rsid w:val="005B6671"/>
     <w:rsid w:val="005C619C"/>
     <w:rsid w:val="005D237C"/>
     <w:rsid w:val="005E190C"/>
     <w:rsid w:val="00611406"/>
     <w:rsid w:val="00653DDA"/>
     <w:rsid w:val="00655A12"/>
     <w:rsid w:val="006752FA"/>
+    <w:rsid w:val="006D5004"/>
     <w:rsid w:val="006D6A8A"/>
     <w:rsid w:val="006E2007"/>
     <w:rsid w:val="007146F5"/>
     <w:rsid w:val="00714BE7"/>
     <w:rsid w:val="007163F0"/>
     <w:rsid w:val="0074729E"/>
     <w:rsid w:val="007D41F6"/>
     <w:rsid w:val="007D4A99"/>
     <w:rsid w:val="007E75E4"/>
+    <w:rsid w:val="007F1668"/>
+    <w:rsid w:val="00803E47"/>
     <w:rsid w:val="00847927"/>
     <w:rsid w:val="008733D2"/>
     <w:rsid w:val="008B48B1"/>
     <w:rsid w:val="008B6C82"/>
     <w:rsid w:val="008D0573"/>
     <w:rsid w:val="008D37A9"/>
     <w:rsid w:val="009502BE"/>
     <w:rsid w:val="00951409"/>
     <w:rsid w:val="00953E40"/>
+    <w:rsid w:val="00954D60"/>
     <w:rsid w:val="009647B8"/>
     <w:rsid w:val="00972FD1"/>
     <w:rsid w:val="009902CF"/>
     <w:rsid w:val="009A3B13"/>
     <w:rsid w:val="009B6C70"/>
     <w:rsid w:val="009C29F8"/>
     <w:rsid w:val="009E6E1B"/>
     <w:rsid w:val="009F4540"/>
     <w:rsid w:val="00A018C3"/>
     <w:rsid w:val="00A02191"/>
     <w:rsid w:val="00A14E04"/>
     <w:rsid w:val="00A210DB"/>
     <w:rsid w:val="00A258B9"/>
     <w:rsid w:val="00A67107"/>
     <w:rsid w:val="00A94CA5"/>
     <w:rsid w:val="00A967E5"/>
     <w:rsid w:val="00B1103A"/>
     <w:rsid w:val="00B339C2"/>
     <w:rsid w:val="00BC287E"/>
     <w:rsid w:val="00BD6BF2"/>
     <w:rsid w:val="00BE1086"/>
     <w:rsid w:val="00C2198C"/>
     <w:rsid w:val="00C334DD"/>
     <w:rsid w:val="00C33A64"/>
     <w:rsid w:val="00C43070"/>
     <w:rsid w:val="00C4607A"/>
     <w:rsid w:val="00C601D2"/>
     <w:rsid w:val="00CA4AB5"/>
     <w:rsid w:val="00CB0A76"/>
     <w:rsid w:val="00CC004F"/>
     <w:rsid w:val="00CD4D4D"/>
+    <w:rsid w:val="00CE129B"/>
     <w:rsid w:val="00CE5B75"/>
     <w:rsid w:val="00D03743"/>
     <w:rsid w:val="00D37C54"/>
     <w:rsid w:val="00D76BCA"/>
     <w:rsid w:val="00D903A6"/>
+    <w:rsid w:val="00DA32B3"/>
     <w:rsid w:val="00DB501A"/>
     <w:rsid w:val="00DD613D"/>
     <w:rsid w:val="00DE0A94"/>
     <w:rsid w:val="00DF1EC8"/>
+    <w:rsid w:val="00E35BF4"/>
     <w:rsid w:val="00E3620B"/>
     <w:rsid w:val="00E41BD2"/>
     <w:rsid w:val="00E4440E"/>
     <w:rsid w:val="00E44AAC"/>
+    <w:rsid w:val="00E76C17"/>
     <w:rsid w:val="00E85FCB"/>
+    <w:rsid w:val="00E959A0"/>
     <w:rsid w:val="00EA00BB"/>
     <w:rsid w:val="00EA4D5E"/>
     <w:rsid w:val="00EB451D"/>
     <w:rsid w:val="00EE0CC2"/>
     <w:rsid w:val="00F4310C"/>
     <w:rsid w:val="00F84C7F"/>
     <w:rsid w:val="00F8710D"/>
     <w:rsid w:val="00FA737B"/>
     <w:rsid w:val="00FB02CD"/>
     <w:rsid w:val="00FC2702"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-PH"/>
@@ -23587,92 +23628,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...40 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BF9ABAB5EB5BC54EAF45B532F5EE5D9B" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="222804b7873156e1250dd05d8eedd393">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="315e7631-a71a-4409-8903-da507b069eba" xmlns:ns3="98e82c58-eab8-4b82-a6c4-69e75b5ac8eb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="16e4ba2d58e60bd7638443f3c120dff9" ns2:_="" ns3:_="">
     <xsd:import namespace="315e7631-a71a-4409-8903-da507b069eba"/>
     <xsd:import namespace="98e82c58-eab8-4b82-a6c4-69e75b5ac8eb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -23883,115 +23882,157 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\apasixtheditionofficeonline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="315e7631-a71a-4409-8903-da507b069eba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="98e82c58-eab8-4b82-a6c4-69e75b5ac8eb" xsi:nil="true"/>
+    <SharedWithUsers xmlns="98e82c58-eab8-4b82-a6c4-69e75b5ac8eb">
+      <UserInfo>
+        <DisplayName>Mary Rose L. Bisnar</DisplayName>
+        <AccountId>1419</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>John Eisendel M. Labay</DisplayName>
+        <AccountId>1584</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Divine C. Cruz</DisplayName>
+        <AccountId>12</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Karen A. Varquez</DisplayName>
+        <AccountId>6</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB403ED5-D490-41E4-A46F-B4C99B19FEA9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="315e7631-a71a-4409-8903-da507b069eba"/>
     <ds:schemaRef ds:uri="98e82c58-eab8-4b82-a6c4-69e75b5ac8eb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F882ED93-BE5E-4B0D-BBD4-EBC97E2B3D7E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE60ACEC-218E-4AC7-B659-D8B345271FF0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="315e7631-a71a-4409-8903-da507b069eba"/>
+    <ds:schemaRef ds:uri="98e82c58-eab8-4b82-a6c4-69e75b5ac8eb"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D905F97C-F3D2-4B6B-B9E4-7D98D944B789}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>42</Pages>
-  <Words>7288</Words>
-  <Characters>41548</Characters>
+  <Words>7291</Words>
+  <Characters>41565</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
   <Lines>346</Lines>
   <Paragraphs>97</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>48739</CharactersWithSpaces>
+  <CharactersWithSpaces>48759</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mary Rose L. Bisnar</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BF9ABAB5EB5BC54EAF45B532F5EE5D9B</vt:lpwstr>
   </property>